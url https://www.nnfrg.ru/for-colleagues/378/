--- v0 (2026-04-22)
+++ v1 (2026-10-20)
@@ -245,110 +245,142 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>_________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0075212D" w:rsidTr="001A41AA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4503" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="0075212D" w:rsidRPr="0075212D" w:rsidRDefault="0075212D" w:rsidP="00C253A3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="0075212D" w:rsidRPr="0075212D" w:rsidRDefault="0075212D" w:rsidP="00C253A3">
+          <w:p w:rsidR="0075212D" w:rsidRPr="0075212D" w:rsidRDefault="0075212D" w:rsidP="00D01F1D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0075212D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>«____»__________________2024 год</w:t>
+              <w:t>«____»__________________202</w:t>
+            </w:r>
+            <w:r w:rsidR="00D01F1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0075212D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> год</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="0075212D" w:rsidRPr="0075212D" w:rsidRDefault="0075212D" w:rsidP="00C253A3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="0075212D" w:rsidRPr="0075212D" w:rsidRDefault="0075212D" w:rsidP="00C253A3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="0075212D" w:rsidRPr="0075212D" w:rsidRDefault="0075212D" w:rsidP="00C253A3">
+          <w:p w:rsidR="0075212D" w:rsidRPr="0075212D" w:rsidRDefault="0075212D" w:rsidP="00D01F1D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0075212D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>«____»__________________2024 год</w:t>
+              <w:t>«____»__________________202</w:t>
+            </w:r>
+            <w:r w:rsidR="00D01F1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0075212D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>год</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="002A3A9B" w:rsidRDefault="00360A0A" w:rsidP="00C253A3">
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
@@ -384,59 +416,81 @@
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00AC1A22" w:rsidRPr="00A34FE9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>РЕГЛАМЕНТ</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00360A0A" w:rsidRPr="00AC1A22" w:rsidRDefault="00360A0A" w:rsidP="00360A0A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00AC1A22">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Региональный турнир</w:t>
+        <w:t>Региональны</w:t>
+      </w:r>
+      <w:r w:rsidR="00D01F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>е спортивные</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D01F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> соревнования</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00360A0A" w:rsidRPr="00AC1A22" w:rsidRDefault="00360A0A" w:rsidP="00360A0A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC1A22">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> «……….»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00360A0A" w:rsidRPr="00AC1A22" w:rsidRDefault="00360A0A" w:rsidP="00AC1A22">
@@ -665,52 +719,50 @@
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00AC1A22" w:rsidRDefault="00AC1A22" w:rsidP="00360A0A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00AC1A22" w:rsidRDefault="00AC1A22" w:rsidP="00360A0A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="00AC1A22" w:rsidRDefault="00AC1A22" w:rsidP="00360A0A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00AC1A22" w:rsidRDefault="00AC1A22" w:rsidP="00360A0A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -766,95 +818,219 @@
       <w:r w:rsidRPr="0075212D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="0075212D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.Общие положения.</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w:rsidR="00F10E0E" w:rsidRPr="0075212D" w:rsidRDefault="00023CC5" w:rsidP="001A41AA">
+    <w:p w:rsidR="00D01F1D" w:rsidRDefault="00023CC5" w:rsidP="00D01F1D">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="100242"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>1.1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D01F1D" w:rsidRPr="00D01F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00D01F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Региональные спортивные</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D01F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> соревнования</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F10E0E" w:rsidRPr="0075212D" w:rsidRDefault="00D01F1D" w:rsidP="001A41AA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="100242"/>
-      <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>1.1.</w:t>
+        <w:t>1.1</w:t>
       </w:r>
       <w:r w:rsidR="00F10E0E" w:rsidRPr="0075212D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">Региональный турнир …………………….(далее  спортивное соревнование) проводится на основании Календарного плана </w:t>
+        <w:t>…………………….(далее  спортивное соревнование) провод</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>я</w:t>
+      </w:r>
+      <w:r w:rsidR="00F10E0E" w:rsidRPr="0075212D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">тся на основании Календарного плана </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>…………………..</w:t>
       </w:r>
       <w:r w:rsidR="001A41AA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">официальных физкультурных мероприятий, проводимых на территории Нижегородской области в 2024 году и Положения  о региональных и официальных спортивных соревнованиях по художественной гимнастике на 2024 год. </w:t>
+        <w:t xml:space="preserve"> в 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001A41AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> году и Положения  о региональных и официальных спортивных соревнованиях по художественной гимнастике на 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001A41AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> год. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00734A91" w:rsidRDefault="00023CC5" w:rsidP="00023CC5">
       <w:pPr>
         <w:spacing w:after="0" w:line="293" w:lineRule="atLeast"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>1.2.</w:t>
       </w:r>
@@ -994,52 +1170,52 @@
     <w:p w:rsidR="00734A91" w:rsidRPr="0075212D" w:rsidRDefault="00734A91" w:rsidP="0075212D">
       <w:pPr>
         <w:spacing w:after="0" w:line="293" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00F10E0E" w:rsidRDefault="00734A91" w:rsidP="0075212D">
       <w:pPr>
         <w:spacing w:after="0" w:line="293" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="100243"/>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkStart w:id="1" w:name="100243"/>
+      <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="0075212D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>М</w:t>
       </w:r>
       <w:r w:rsidR="00F10E0E" w:rsidRPr="0075212D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>есто проведения</w:t>
       </w:r>
       <w:r w:rsidRPr="0075212D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
@@ -1062,52 +1238,52 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>(адрес проведения  полный,  спортивная база полное наименование)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00734A91" w:rsidRPr="0075212D" w:rsidRDefault="00734A91" w:rsidP="0075212D">
       <w:pPr>
         <w:spacing w:after="0" w:line="293" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="100244"/>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkStart w:id="2" w:name="100244"/>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w:rsidR="0075212D" w:rsidRDefault="00734A91" w:rsidP="0075212D">
       <w:pPr>
         <w:spacing w:after="0" w:line="293" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075212D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>С</w:t>
       </w:r>
       <w:r w:rsidR="00F10E0E" w:rsidRPr="0075212D">
         <w:rPr>
@@ -1139,89 +1315,187 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F10E0E" w:rsidRDefault="00F10E0E" w:rsidP="0075212D">
       <w:pPr>
         <w:spacing w:after="0" w:line="293" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075212D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>(число, месяц, год), включая день приезда и день отъезда участников;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D01F1D" w:rsidRDefault="00D01F1D" w:rsidP="00D01F1D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6825"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.4.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Запрещается оказывать противоправное влияние на результаты спортивных соревнований, включённых в настоящ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ий Регламент</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D01F1D" w:rsidRPr="00D01F1D" w:rsidRDefault="00D01F1D" w:rsidP="00D01F1D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6825"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Запрещается участвовать в азартных играх и букмекерских конторах и тотализаторах путем заключения пари на официальные спортивные соревнования в соответствии с требованиями, установленными п. 3 ч. 4 ст. 26.2 Федерального закона от 04.12.2007 Nº 329-ФЗ «О физической культуре и спорте в Российской Федерации».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00023CC5" w:rsidRPr="0075212D" w:rsidRDefault="00023CC5" w:rsidP="00023CC5">
       <w:pPr>
         <w:spacing w:after="0" w:line="293" w:lineRule="atLeast"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>1.3.Настоящий Регламент является основанием для командирования участников, тренеров, тренеров-преподавателей и иных специалистов в области физической культуры и спорта на спортивное соревнование.</w:t>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D01F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.Настоящий Регламент является основанием для командирования участников, тренеров, тренеров-преподавателей и иных специалистов в области физической культуры и спорта на спортивное соревнование.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00734A91" w:rsidRDefault="00734A91" w:rsidP="00F10E0E">
       <w:pPr>
         <w:spacing w:after="0" w:line="293" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="100245"/>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkStart w:id="3" w:name="100245"/>
+      <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w:rsidR="00F10E0E" w:rsidRDefault="00F10E0E" w:rsidP="0075212D">
       <w:pPr>
         <w:spacing w:after="0" w:line="293" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0075212D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>II</w:t>
@@ -1261,87 +1535,87 @@
         </w:rPr>
         <w:t>2.1.</w:t>
       </w:r>
       <w:r w:rsidRPr="0075212D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Организаторы спортивного соревнования:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00734A91" w:rsidRPr="0075212D" w:rsidRDefault="00734A91" w:rsidP="00734A91">
       <w:pPr>
         <w:spacing w:after="0" w:line="293" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="100246"/>
+      <w:bookmarkStart w:id="4" w:name="100246"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="0075212D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>-Общественная организация «Федерация художественной гимнастики Нижегородской области»;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F10E0E" w:rsidRPr="0075212D" w:rsidRDefault="00734A91" w:rsidP="00F10E0E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="293" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023CC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>-АА (полное наименование физкультурно-спортивной организации, которая подавала заявку на включение в КП)</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="5" w:name="100247"/>
       <w:bookmarkEnd w:id="5"/>
-      <w:r w:rsidRPr="0075212D">
-[...33 lines deleted...]
-      <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w:rsidR="00734A91" w:rsidRPr="0075212D" w:rsidRDefault="0075212D" w:rsidP="0075212D">
       <w:pPr>
         <w:spacing w:after="0" w:line="293" w:lineRule="atLeast"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075212D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>2.2.</w:t>
       </w:r>
       <w:r w:rsidR="00734A91" w:rsidRPr="0075212D">
@@ -1421,54 +1695,54 @@
         <w:t>АА</w:t>
       </w:r>
       <w:r w:rsidR="00152B1D" w:rsidRPr="00023CC5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> утверждает регламент спортивного соревнования, определяет порядок организационного и иного обеспечения спортивного соревнования, обеспечивает финансирование спортивного соревнования.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F10E0E" w:rsidRDefault="00F10E0E" w:rsidP="00F10E0E">
       <w:pPr>
         <w:spacing w:after="0" w:line="293" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="100248"/>
-      <w:bookmarkStart w:id="8" w:name="100249"/>
+      <w:bookmarkStart w:id="6" w:name="100248"/>
+      <w:bookmarkStart w:id="7" w:name="100249"/>
+      <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
-      <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p w:rsidR="00F10E0E" w:rsidRPr="0075212D" w:rsidRDefault="00F10E0E" w:rsidP="0075212D">
       <w:pPr>
         <w:spacing w:after="0" w:line="293" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0075212D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>III</w:t>
@@ -1477,580 +1751,580 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.Требования к участникам спортивного соревнования и условия их допуска.</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w:rsidR="00F10E0E" w:rsidRPr="00E94D2C" w:rsidRDefault="00F10E0E" w:rsidP="0075212D">
       <w:pPr>
         <w:spacing w:after="0" w:line="293" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="100250"/>
+      <w:bookmarkStart w:id="8" w:name="100250"/>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r w:rsidRPr="00E94D2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>- условия, определяющие допуск участников, и (или) команд к участию в спортивном соревновании;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F10E0E" w:rsidRPr="0075212D" w:rsidRDefault="00F10E0E" w:rsidP="0075212D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="293" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="100251"/>
       <w:bookmarkEnd w:id="9"/>
       <w:r w:rsidRPr="00E94D2C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>- условия, определяющие допуск участников, и (или) команд к участию в спортивном соревновании;</w:t>
-      </w:r>
+        <w:t>- численные составы участников, и (или) команд, формируемых для участия в спортивном соревновании, с указанием количества тренеров, специалистов, спортивных судей и руководителей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F10E0E" w:rsidRDefault="00F10E0E" w:rsidP="00F10E0E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="293" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="100252"/>
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p w:rsidR="00F10E0E" w:rsidRPr="0075212D" w:rsidRDefault="00F10E0E" w:rsidP="0075212D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="293" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0075212D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>IV</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0075212D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.Программа спортивного соревнования.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w:rsidR="00F10E0E" w:rsidRPr="0075212D" w:rsidRDefault="00F10E0E" w:rsidP="0075212D">
       <w:pPr>
         <w:spacing w:after="0" w:line="293" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="100253"/>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r w:rsidRPr="0075212D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A41AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>- численные составы участников, и (или) команд, формируемых для участия в спортивном соревновании, с указанием количества тренеров, специалистов, спортивных судей и руководителей.</w:t>
+        <w:t>расписание соревнований по дням, с указанием дня приезда и дня отъезда;</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="12" w:name="100254"/>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p w:rsidR="00F10E0E" w:rsidRPr="0075212D" w:rsidRDefault="00F10E0E" w:rsidP="00F10E0E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="293" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="100255"/>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p w:rsidR="00F10E0E" w:rsidRPr="0075212D" w:rsidRDefault="00F10E0E" w:rsidP="00497B2B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="293" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0075212D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0075212D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.Условия подведения итогов.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="00F10E0E" w:rsidRPr="001A41AA" w:rsidRDefault="00F10E0E" w:rsidP="00F10E0E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="293" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="100256"/>
+      <w:bookmarkEnd w:id="14"/>
+      <w:r w:rsidRPr="001A41AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>- условия (принципы и критерии) определения победителей и призеров в личных и (или) командных видах программы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F10E0E" w:rsidRPr="0075212D" w:rsidRDefault="00F10E0E" w:rsidP="00F10E0E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="293" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="100257"/>
+      <w:bookmarkEnd w:id="15"/>
+      <w:r w:rsidRPr="001A41AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>- условия подведения итогов общекомандного зачета - если общекомандный зачет подводится по итогам спортивного соревнования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00152B1D" w:rsidRPr="0075212D" w:rsidRDefault="00152B1D" w:rsidP="00F10E0E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="293" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="100258"/>
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p w:rsidR="00F10E0E" w:rsidRPr="00497B2B" w:rsidRDefault="00F10E0E" w:rsidP="00497B2B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="293" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00497B2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>VI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00497B2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.Награждения.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="00F10E0E" w:rsidRPr="00497B2B" w:rsidRDefault="00F10E0E" w:rsidP="00F10E0E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="293" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="100259"/>
+      <w:bookmarkEnd w:id="17"/>
+      <w:r w:rsidRPr="001A41AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>- условия награждения победителей и призеров в личных видах программы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F10E0E" w:rsidRPr="001A41AA" w:rsidRDefault="00F10E0E" w:rsidP="00F10E0E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="293" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="100260"/>
+      <w:bookmarkEnd w:id="18"/>
+      <w:r w:rsidRPr="001A41AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>- условия награждения победителей и призеров в командных видах программы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F10E0E" w:rsidRPr="00497B2B" w:rsidRDefault="00F10E0E" w:rsidP="00F10E0E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="293" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A41AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>- условия награждения победителей и призеров в общекомандном зачете.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F10E0E" w:rsidRDefault="00F10E0E" w:rsidP="00F10E0E">
       <w:pPr>
         <w:spacing w:after="0" w:line="293" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="100252"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="00F10E0E" w:rsidRPr="0075212D" w:rsidRDefault="00F10E0E" w:rsidP="0075212D">
+      <w:bookmarkStart w:id="19" w:name="100262"/>
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p w:rsidR="00F10E0E" w:rsidRPr="00670053" w:rsidRDefault="00F10E0E" w:rsidP="00670053">
       <w:pPr>
         <w:spacing w:after="0" w:line="293" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="0075212D">
+      <w:r w:rsidRPr="00670053">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>IV</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0075212D">
+        <w:t>VII</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670053">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>.Программа спортивного соревнования.</w:t>
+        <w:t>.Условия финансирования</w:t>
+      </w:r>
+      <w:r w:rsidR="00670053" w:rsidRPr="00670053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w:rsidR="00F10E0E" w:rsidRPr="0075212D" w:rsidRDefault="00F10E0E" w:rsidP="0075212D">
+    <w:p w:rsidR="00F10E0E" w:rsidRPr="00670053" w:rsidRDefault="00670053" w:rsidP="00F10E0E">
       <w:pPr>
         <w:spacing w:after="0" w:line="293" w:lineRule="atLeast"/>
-        <w:jc w:val="both"/>
-[...17 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="100263"/>
+      <w:bookmarkEnd w:id="20"/>
       <w:r w:rsidRPr="001A41AA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>расписание соревнований по дням, с указанием дня приезда и дня отъезда;</w:t>
-[...58 lines deleted...]
-        <w:spacing w:after="0" w:line="293" w:lineRule="atLeast"/>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F10E0E" w:rsidRPr="001A41AA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="15"/>
+        <w:t>сведения об источниках и условиях финансового обеспечения спортивного соревнования</w:t>
+      </w:r>
       <w:r w:rsidRPr="001A41AA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>- условия (принципы и критерии) определения победителей и призеров в личных и (или) командных видах программы;</w:t>
-[...150 lines deleted...]
-        <w:t>- условия награждения победителей и призеров в общекомандном зачете.</w:t>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F10E0E" w:rsidRDefault="00F10E0E" w:rsidP="00F10E0E">
       <w:pPr>
         <w:spacing w:after="0" w:line="293" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="100262"/>
-[...108 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w:rsidR="00F10E0E" w:rsidRPr="00670053" w:rsidRDefault="00F10E0E" w:rsidP="00670053">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="100264"/>
-      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkStart w:id="21" w:name="100264"/>
+      <w:bookmarkEnd w:id="21"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00670053">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>VIII</w:t>
       </w:r>
       <w:r w:rsidRPr="00670053">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.Обеспечение безопасности участников и зрителей.</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w:rsidR="000B773D" w:rsidRPr="00670053" w:rsidRDefault="00670053" w:rsidP="00670053">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="100265"/>
-      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkStart w:id="22" w:name="100265"/>
+      <w:bookmarkEnd w:id="22"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>8.1.</w:t>
       </w:r>
       <w:r w:rsidR="000B773D" w:rsidRPr="00670053">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Спортивные соревнования проводятся на объектах спорта, включенных во Всероссийский реестр объектов спорта, в соответствии с Федеральным законом от 04.12.2007 г. № 329 «О физической культуре и спорте в Российской Федерации».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F10E0E" w:rsidRDefault="00670053" w:rsidP="00A00F8B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -2077,82 +2351,82 @@
     <w:p w:rsidR="00A00F8B" w:rsidRDefault="00A00F8B" w:rsidP="00A00F8B">
       <w:pPr>
         <w:pStyle w:val="ab"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:right="225"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>8.3.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A00F8B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00A00F8B">
+      <w:r w:rsidR="00D01F1D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Оказание медицинской помощи осуществляется в соответствии с приказом Министерства здравоохранения</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A00F8B">
+      <w:r w:rsidR="00D01F1D">
         <w:rPr>
           <w:spacing w:val="40"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A00F8B">
-[...4 lines deleted...]
-        <w:t>Российской Федерации от 23.10.2020 № 1144н «Об утверждении порядка организации оказания медицинской помощи лицам, занимающимся физической культурой и спортом (в том числе при подготовке и проведении физкультурных мероприятий и спортивных мероприятий), включая порядок медицинского осмотра лиц, желающих пройти спортивную подготовку, заниматься физической культурой и спортом в организациях и (или) выполнить нормативы</w:t>
+      <w:r w:rsidR="00D01F1D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Российской Федерации от 19.05.2026 № 484н «Об утверждении порядка организации оказания медицинской помощи лицам, занимающимся физической культурой и спортом (в том числе при подготовке и проведении физкультурных мероприятий и спортивных мероприятий), включая порядок медицинского осмотра лиц, желающих пройти спортивную подготовку, заниматься физической культурой и спортом в организациях и (или) выполнить нормативы</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00A00F8B">
-[...7 lines deleted...]
-    <w:p w:rsidR="00A00F8B" w:rsidRPr="00670053" w:rsidRDefault="00A00F8B" w:rsidP="00A00F8B">
+      <w:r w:rsidR="00D01F1D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> испытаний (тестов) Всероссийского физкультурно-спортивного комплекса «Готов к труду и обороне» и форм медицинских заключений о допуске к участию физкультурных и спортивных мероприятиях.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D01F1D" w:rsidRPr="00670053" w:rsidRDefault="00D01F1D" w:rsidP="00A00F8B">
       <w:pPr>
         <w:pStyle w:val="ab"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:right="225"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00F10E0E" w:rsidRPr="00670053" w:rsidRDefault="00F10E0E" w:rsidP="00670053">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
@@ -2293,52 +2567,52 @@
     <w:p w:rsidR="000B773D" w:rsidRDefault="000B773D" w:rsidP="00F10E0E">
       <w:pPr>
         <w:spacing w:after="0" w:line="293" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00F10E0E" w:rsidRPr="00670053" w:rsidRDefault="00F10E0E" w:rsidP="00670053">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="100266"/>
-      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkStart w:id="23" w:name="100266"/>
+      <w:bookmarkEnd w:id="23"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00670053">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>X</w:t>
       </w:r>
       <w:r w:rsidRPr="00670053">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.Подача заявок на участие.</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
@@ -2372,51 +2646,71 @@
       </w:r>
       <w:r w:rsidRPr="00670053">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> направляется</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="000E6B23" w:rsidRPr="00670053">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> до …………. </w:t>
       </w:r>
       <w:r w:rsidR="000E6B23" w:rsidRPr="00670053">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2024 года. </w:t>
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00D01F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="24" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="24"/>
+      <w:r w:rsidR="000E6B23" w:rsidRPr="00670053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> года. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000E6B23" w:rsidRPr="00670053" w:rsidRDefault="000E6B23" w:rsidP="00670053">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00670053">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00670053" w:rsidRPr="00670053">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2599,50 +2893,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000E6B23" w:rsidRPr="00670053" w:rsidRDefault="00670053" w:rsidP="00670053">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00670053">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Контакты: ….</w:t>
       </w:r>
       <w:bookmarkStart w:id="25" w:name="100267"/>
       <w:bookmarkStart w:id="26" w:name="100270"/>
       <w:bookmarkEnd w:id="25"/>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p w:rsidR="00F10E0E" w:rsidRPr="00670053" w:rsidRDefault="00F10E0E" w:rsidP="00670053">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00670053">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
@@ -2820,156 +3115,155 @@
     </w:p>
     <w:p w:rsidR="00360A0A" w:rsidRPr="00670053" w:rsidRDefault="00360A0A" w:rsidP="00670053">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00360A0A" w:rsidRPr="00670053" w:rsidSect="00670053">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="1274" w:bottom="1134" w:left="1560" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="0001625C" w:rsidRDefault="0001625C" w:rsidP="00A04CE7">
+    <w:p w:rsidR="00A12EF4" w:rsidRDefault="00A12EF4" w:rsidP="00A04CE7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="0001625C" w:rsidRDefault="0001625C" w:rsidP="00A04CE7">
+    <w:p w:rsidR="00A12EF4" w:rsidRDefault="00A12EF4" w:rsidP="00A04CE7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="0001625C" w:rsidRDefault="0001625C" w:rsidP="00A04CE7">
+    <w:p w:rsidR="00A12EF4" w:rsidRDefault="00A12EF4" w:rsidP="00A04CE7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="0001625C" w:rsidRDefault="0001625C" w:rsidP="00A04CE7">
+    <w:p w:rsidR="00A12EF4" w:rsidRDefault="00A12EF4" w:rsidP="00A04CE7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="05F11228"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B2D06B12"/>
     <w:lvl w:ilvl="0" w:tplc="E8164442">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
@@ -3243,60 +3537,62 @@
     <w:rsid w:val="00497B2B"/>
     <w:rsid w:val="00497BF6"/>
     <w:rsid w:val="00546D0C"/>
     <w:rsid w:val="0058255B"/>
     <w:rsid w:val="00582846"/>
     <w:rsid w:val="005A1BAE"/>
     <w:rsid w:val="00650216"/>
     <w:rsid w:val="00670053"/>
     <w:rsid w:val="006836B5"/>
     <w:rsid w:val="006E28C1"/>
     <w:rsid w:val="007171A6"/>
     <w:rsid w:val="00734A91"/>
     <w:rsid w:val="0075212D"/>
     <w:rsid w:val="007748E2"/>
     <w:rsid w:val="00806537"/>
     <w:rsid w:val="0083027E"/>
     <w:rsid w:val="008C567F"/>
     <w:rsid w:val="008D6A90"/>
     <w:rsid w:val="009028A4"/>
     <w:rsid w:val="00910617"/>
     <w:rsid w:val="009164E5"/>
     <w:rsid w:val="00983BE8"/>
     <w:rsid w:val="009C5B26"/>
     <w:rsid w:val="00A00F8B"/>
     <w:rsid w:val="00A04CE7"/>
+    <w:rsid w:val="00A12EF4"/>
     <w:rsid w:val="00A34FE9"/>
     <w:rsid w:val="00A425D1"/>
     <w:rsid w:val="00A95520"/>
     <w:rsid w:val="00AC1A22"/>
     <w:rsid w:val="00B04D31"/>
     <w:rsid w:val="00BF4153"/>
     <w:rsid w:val="00C253A3"/>
     <w:rsid w:val="00C320EF"/>
     <w:rsid w:val="00C927C0"/>
     <w:rsid w:val="00CA4E2C"/>
+    <w:rsid w:val="00D01F1D"/>
     <w:rsid w:val="00E230D4"/>
     <w:rsid w:val="00E41E2E"/>
     <w:rsid w:val="00E614CC"/>
     <w:rsid w:val="00E94D2C"/>
     <w:rsid w:val="00E96AE0"/>
     <w:rsid w:val="00EB0331"/>
     <w:rsid w:val="00F10E0E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
@@ -4082,50 +4378,63 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="367342739">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="551043479">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="603994686">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="909652548">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -4161,50 +4470,63 @@
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1395547034">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1486126911">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1601571142">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1758597278">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -4556,78 +4878,78 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{894C0277-EB34-40AB-93C2-5F015873AE99}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CB7F1FF1-37AA-438A-A81B-DF388689FD2E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>4522</Characters>
+  <Pages>4</Pages>
+  <Words>852</Words>
+  <Characters>4860</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>37</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>40</Lines>
+  <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>HP</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5305</CharactersWithSpaces>
+  <CharactersWithSpaces>5701</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Светлана</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>